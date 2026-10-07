--- v0 (2026-08-23)
+++ v1 (2026-10-07)
@@ -203,87 +203,87 @@
           <w:color w:val="555555"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ООО «КЛАУД ПАССАЖ» с 2019 года готовит и доставляет вкусные и полезные обеды белорусской кухни для сотрудников компаний в разнообразном ассортименте по г. Минску, Минскому району и Минской области по доступным ценам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="500"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">
           ПРЕИМУЩЕСТВА:
           <w:br/>
-- БЕСПЛАТНАЯ ДЕГУСТАЦИЯ;
+- ВОЗМОЖНОСТЬ ВЫБОРА БЛЮД КАЖДЫМ СОТРУДНИКОМ ДЛЯ СЕБЯ;
           <w:br/>
-- СКИДКА 20% НА ПЕРВЫЙ ЗАКАЗ;
+- РАЗОВЫЕ И ПОСТОЯННЫЕ ЗАКАЗЫ;
           <w:br/>
-- БЕСПЛАТНАЯ ДОСТАВКА ОТ 80,00 БЕЛ. РУБ. (ОТ 7 ЧЕЛ.)
+- БЕСПЛАТНАЯ ДОСТАВКА ОТ 50-80 БЕЛ. РУБ.
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">НАИМЕНОВАНИЕ ТОВАРА: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
           КОМПЛЕКСНЫЙ ОБЕД
           <w:br/>
         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">СРОКИ ПОСТАВКИ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
-          – НА СЛЕДУЮЩИЙ ДЕНЬ С 10:00 ДО 17:00
+          ПРИ ЗАКАЗЕ ДО 22:00 ТЕКУЩЕГО ДНЯ – НА СЛЕДУЮЩИЙ ДЕНЬ С 10:00 ДО 17:00
           <w:br/>
         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">УСЛОВИЯ ОПЛАТЫ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">НАЛИЧНЫЙ И БЕЗНАЛИЧНЫЙ РАСЧЕТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="300" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -330,125 +330,125 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ПН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.95 бел. руб. </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">4. Салат из огурцов и помидоров (без заправки) </w:t>
+              <w:t xml:space="preserve">14.35 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(857 Ккал, 700 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Суп картофельный с вермишелью </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Зраза с ветчиной и сыром </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Картофель отварной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Капуста провансаль </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.65 бел. руб. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2. Драники со сметаной </w:t>
+              <w:t xml:space="preserve">14.15 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(772 Ккал, 420 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Куриное филе с баклажаном </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Фасоль стручковая </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Салат "Полесский" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -458,509 +458,515 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ВТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.65 бел. руб. </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">4. Салат "Свежесть" </w:t>
+              <w:t xml:space="preserve">13.35 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1289 Ккал, 700 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Борщ домашний со сметаной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Колбаски по-домашнему жареные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Картофельное пюре со сливочным маслом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Салат из капусты и моркови </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.55 бел. руб. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">3. Салат "Оливье" </w:t>
+              <w:t xml:space="preserve">10.95 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(934 Ккал, 450 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Биточек куриный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Гречка отварная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Салат из свеклы с черносливом и грецким орехом </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">СР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.35 бел. руб. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">3. Картофельное пюре со сливочным маслом </w:t>
+              <w:t xml:space="preserve">14.85 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1222 Ккал, 700 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Щи из свежей капусты со сметаной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Котлета из птицы и свинины </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Булгур с овощами </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Салат со свеклой и сыром </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.15 бел. руб. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">3. Салат с тунцом, яйцом и картофелем </w:t>
+              <w:t xml:space="preserve">13.45 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(600 Ккал, 450 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Куриное филе с морковью по-корейски </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Картофельные дольки с пряными травами </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Салат "Наслаждение" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ЧТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.35 бел. руб. </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">4. Хлеб черный </w:t>
+              <w:t xml:space="preserve">13.95 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(916 Ккал, 700 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Суп рисовый с курицей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Шницель рубленый из птицы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Картофельное пюре со сливочным маслом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Салат из огурцов и томатов с зеленью </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.55 бел. руб. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">3. Салат "Жемчужина" </w:t>
+              <w:t xml:space="preserve">13.35 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(577 Ккал, 470 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Курица по-строгановски </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Рис с овощами </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Салат с курицей, шампиньонами и брокколи </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ПТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.15 бел. руб. </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">4. Салат "Витаминный" </w:t>
+              <w:t xml:space="preserve">13.95 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(917 Ккал, 700 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Суп перловый с грибами </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Котлета "Несвиж" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Рис отварной с куркумой </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Салат со свежей капустой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.65 бел. руб. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">3. Салат "Мимоза" </w:t>
+              <w:t xml:space="preserve">12.65 бел. руб. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(567 Ккал, 450 г.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Куриное филе со шпинатом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Фасоль с луком и морковью </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555555"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Салат со свежей капустой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="555555"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Хлеб черный </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -1022,66 +1028,51 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ВЫХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">НАСТОЯЩЕЕ ПРЕДЛОЖЕНИЕ ДЕЙСТВУЕТ ДО 28.08.2026 (ОДНУ НЕДЕЛЮ)</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">(возможность самостоятельного выбора иных блюд)</w:t>
+        <w:t xml:space="preserve">НАСТОЯЩЕЕ ПРЕДЛОЖЕНИЕ ДЕЙСТВУЕТ ДО 09.10.2026 (ОДНУ НЕДЕЛЮ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B750F"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Приглашаем к взаимовыгодному сотрудничеству!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1102,51 +1093,51 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Тел. для заказа: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">+375 29 185 08 08 (А1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">(звонить с 09:00 до 22:00 без выходных)</w:t>
+        <w:t xml:space="preserve">(звонить с 08:00 до 18:00 в будние дни)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">
           С уважением,
           <w:br/>
           коллектив Винегрет.бел
         </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="850.3937007874015" w:right="1020.4724409448818" w:bottom="850.3937007874015" w:left="1247.244094488189" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>